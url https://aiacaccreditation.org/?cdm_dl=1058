--- v0 (2026-05-19)
+++ v1 (2026-07-05)
@@ -3073,51 +3073,73 @@
             </w:pPr>
             <w:r w:rsidRPr="00CE531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t>Example is filled</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
-              <w:t>(if you need more rows please add)</w:t>
+              <w:t xml:space="preserve">(if you need more </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CE531A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>rows</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CE531A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please add)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE531A" w:rsidRPr="0012444D" w14:paraId="765D634F" w14:textId="77777777" w:rsidTr="00FC78A1">
         <w:trPr>
           <w:trHeight w:val="104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="211AE9A6" w14:textId="77777777" w:rsidR="00602096" w:rsidRPr="00CE531A" w:rsidRDefault="00602096" w:rsidP="00CE531A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
@@ -4956,51 +4978,77 @@
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00882076">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Example is filled </w:t>
             </w:r>
             <w:r w:rsidRPr="00882076">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>(if you need more rows please add)</w:t>
+              <w:t xml:space="preserve">(if you need more </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00882076">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>rows</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00882076">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please add)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE531A" w:rsidRPr="0012444D" w14:paraId="2D9BE005" w14:textId="77777777" w:rsidTr="00224D10">
         <w:trPr>
           <w:trHeight w:val="143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26A45B3C" w14:textId="77777777" w:rsidR="00CE531A" w:rsidRPr="00882076" w:rsidRDefault="00CE531A" w:rsidP="00657443">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="32"/>
@@ -6430,51 +6478,73 @@
             </w:pPr>
             <w:r w:rsidRPr="00CE531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t>Example is filled</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE531A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
-              <w:t>(if you need more rows please add)</w:t>
+              <w:t xml:space="preserve">(if you need more </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CE531A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>rows</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CE531A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please add)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00191AB0" w:rsidRPr="0012444D" w14:paraId="32882F99" w14:textId="77777777" w:rsidTr="00224D10">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="116FD1BC" w14:textId="77777777" w:rsidR="00191AB0" w:rsidRPr="00191AB0" w:rsidRDefault="00191AB0" w:rsidP="00191AB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
@@ -7301,51 +7371,73 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00191AB0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00191AB0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
-              <w:t>if you need more rows please add)</w:t>
+              <w:t xml:space="preserve">if you need more </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00191AB0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>rows</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00191AB0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please add)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00191AB0" w:rsidRPr="0012444D" w14:paraId="2FF73CA8" w14:textId="77777777" w:rsidTr="00191AB0">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1098" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EA4F7D5" w14:textId="6F68FDDA" w:rsidR="00191AB0" w:rsidRPr="00191AB0" w:rsidRDefault="00191AB0" w:rsidP="00191AB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8494,51 +8586,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="EE0000"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:eastAsia="x-none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00191AB0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t>Example is filled (</w:t>
             </w:r>
             <w:r w:rsidRPr="00191AB0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
-              <w:t>if you need more rows please add)</w:t>
+              <w:t xml:space="preserve">if you need more </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00191AB0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>rows</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00191AB0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please add)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00191AB0" w:rsidRPr="006F325C" w14:paraId="5F25EA28" w14:textId="77777777" w:rsidTr="00191AB0">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="29" w:type="dxa"/>
             <w:right w:w="29" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="pct"/>
           <w:trHeight w:val="184"/>
@@ -9726,51 +9840,73 @@
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A7820">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t>Example is filled (</w:t>
             </w:r>
             <w:r w:rsidRPr="005A7820">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
-              <w:t>if you need more rows please add)</w:t>
+              <w:t xml:space="preserve">if you need more </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005A7820">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>rows</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005A7820">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please add)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A7820" w:rsidRPr="0012444D" w14:paraId="151501C0" w14:textId="77777777" w:rsidTr="005A7820">
         <w:trPr>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41350A08" w14:textId="220FCEF1" w:rsidR="005A7820" w:rsidRPr="005A7820" w:rsidRDefault="005A7820" w:rsidP="005A7820">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A7820">
@@ -11937,51 +12073,73 @@
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:color w:val="C2C2C2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A7820">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t>Example is filled (</w:t>
             </w:r>
             <w:r w:rsidRPr="005A7820">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
-              <w:t>if you need more rows please add)</w:t>
+              <w:t xml:space="preserve">if you need more </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005A7820">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>rows</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005A7820">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please add)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A7820" w:rsidRPr="0012444D" w14:paraId="3C8EDB05" w14:textId="77777777" w:rsidTr="005A7820">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="4" w:type="pct"/>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E4CCAAF" w14:textId="77777777" w:rsidR="005A7820" w:rsidRPr="005A7820" w:rsidRDefault="005A7820" w:rsidP="005A7820">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:color w:val="EE0000"/>
@@ -13166,51 +13324,73 @@
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:color w:val="C2C2C2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A7820">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t>Example is filled (</w:t>
             </w:r>
             <w:r w:rsidRPr="005A7820">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
-              <w:t>if you need more rows please add)</w:t>
+              <w:t xml:space="preserve">if you need more </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005A7820">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>rows</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005A7820">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please add)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD5090" w:rsidRPr="0012444D" w14:paraId="62BAC2B3" w14:textId="77777777" w:rsidTr="00114B73">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="4" w:type="pct"/>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F019C20" w14:textId="4C4DDFDD" w:rsidR="00AD5090" w:rsidRPr="005A7820" w:rsidRDefault="00AD5090" w:rsidP="00F6202D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:color w:val="EE0000"/>
@@ -13943,51 +14123,73 @@
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:color w:val="C2C2C2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A7820">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
               <w:t>Example is filled (</w:t>
             </w:r>
             <w:r w:rsidRPr="005A7820">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
               </w:rPr>
-              <w:t>if you need more rows please add)</w:t>
+              <w:t xml:space="preserve">if you need more </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005A7820">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>rows</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005A7820">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please add)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00926634" w:rsidRPr="0012444D" w14:paraId="04F78D51" w14:textId="77777777" w:rsidTr="00AD6042">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="4" w:type="pct"/>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E5D0CDC" w14:textId="77777777" w:rsidR="00926634" w:rsidRPr="005A7820" w:rsidRDefault="00926634" w:rsidP="00AD6042">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:color w:val="EE0000"/>
@@ -18479,72 +18681,94 @@
           <w:tcPr>
             <w:tcW w:w="9673" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46F2A697" w14:textId="77777777" w:rsidR="00B540BB" w:rsidRPr="006334EC" w:rsidRDefault="00B540BB" w:rsidP="00B540BB">
             <w:pPr>
               <w:ind w:right="-244"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0000CC"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B540BB" w:rsidRPr="006334EC" w14:paraId="534EEE44" w14:textId="77777777" w:rsidTr="00BB2B81">
         <w:trPr>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4002" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F80D797" w14:textId="7024A1AC" w:rsidR="00B540BB" w:rsidRPr="006334EC" w:rsidRDefault="00844893" w:rsidP="00B540BB">
+          <w:p w14:paraId="6F80D797" w14:textId="624A7F97" w:rsidR="00B540BB" w:rsidRPr="006334EC" w:rsidRDefault="007243F2" w:rsidP="00B540BB">
             <w:pPr>
               <w:ind w:right="-244"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00744944">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Case officer - Assigned</w:t>
+              <w:t>Accreditation</w:t>
+            </w:r>
+            <w:r w:rsidR="00844893" w:rsidRPr="00744944">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> officer</w:t>
+            </w:r>
+            <w:r w:rsidR="00844893">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Assigned</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9673" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CDBB22B" w14:textId="77777777" w:rsidR="00B540BB" w:rsidRPr="006334EC" w:rsidRDefault="00B540BB" w:rsidP="00B540BB">
             <w:pPr>
               <w:ind w:right="-244"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0000CC"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B540BB" w:rsidRPr="006334EC" w14:paraId="42202370" w14:textId="77777777" w:rsidTr="00BB2B81">
         <w:trPr>
           <w:trHeight w:val="309"/>
         </w:trPr>
@@ -18673,58 +18897,58 @@
     <w:p w14:paraId="54AA1B2B" w14:textId="77777777" w:rsidR="00B540BB" w:rsidRPr="00752AF0" w:rsidRDefault="00B540BB" w:rsidP="00752AF0">
       <w:pPr>
         <w:ind w:left="-1350"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B540BB" w:rsidRPr="00752AF0" w:rsidSect="00224D10">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1890" w:right="990" w:bottom="810" w:left="2074" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="750D5874" w14:textId="77777777" w:rsidR="000807D9" w:rsidRDefault="000807D9" w:rsidP="00C028A0">
+    <w:p w14:paraId="08540CF6" w14:textId="77777777" w:rsidR="00DC1F36" w:rsidRDefault="00DC1F36" w:rsidP="00C028A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DB4FB3C" w14:textId="77777777" w:rsidR="000807D9" w:rsidRDefault="000807D9" w:rsidP="00C028A0">
+    <w:p w14:paraId="62200F5F" w14:textId="77777777" w:rsidR="00DC1F36" w:rsidRDefault="00DC1F36" w:rsidP="00C028A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -18766,58 +18990,58 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="468A791A" w14:textId="77777777" w:rsidR="000807D9" w:rsidRDefault="000807D9" w:rsidP="00C028A0">
+    <w:p w14:paraId="224F351F" w14:textId="77777777" w:rsidR="00DC1F36" w:rsidRDefault="00DC1F36" w:rsidP="00C028A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5352B225" w14:textId="77777777" w:rsidR="000807D9" w:rsidRDefault="000807D9" w:rsidP="00C028A0">
+    <w:p w14:paraId="7CDCCB08" w14:textId="77777777" w:rsidR="00DC1F36" w:rsidRDefault="00DC1F36" w:rsidP="00C028A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="11871" w:type="dxa"/>
       <w:tblInd w:w="897" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7648"/>
       <w:gridCol w:w="2160"/>
       <w:gridCol w:w="2063"/>
     </w:tblGrid>
     <w:tr w:rsidR="001808C7" w14:paraId="5A6017FE" w14:textId="7CADDBDA" w:rsidTr="001808C7">
       <w:tc>
         <w:tcPr>
@@ -18961,213 +19185,223 @@
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2595"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2160" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="1DF515F7" w14:textId="5C92D455" w:rsidR="001808C7" w:rsidRPr="001808C7" w:rsidRDefault="001808C7" w:rsidP="005E2E0A">
+        <w:p w14:paraId="1DF515F7" w14:textId="5C92D455" w:rsidR="001808C7" w:rsidRPr="005E73EA" w:rsidRDefault="001808C7" w:rsidP="005E2E0A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2595"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="001808C7">
+          <w:r w:rsidRPr="005E73EA">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Date </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2063" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="325FC5BC" w14:textId="47C5EC32" w:rsidR="001808C7" w:rsidRPr="001808C7" w:rsidRDefault="0094218B" w:rsidP="005E2E0A">
+        <w:p w14:paraId="325FC5BC" w14:textId="2FED42B5" w:rsidR="001808C7" w:rsidRPr="005E73EA" w:rsidRDefault="001C1DEC" w:rsidP="005E2E0A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2595"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="005E73EA">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>30-11/2025</w:t>
+            <w:t>20-05-2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="001808C7" w14:paraId="383F81FC" w14:textId="1F31818F" w:rsidTr="001808C7">
       <w:trPr>
         <w:trHeight w:val="224"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7648" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="7E87778F" w14:textId="77777777" w:rsidR="001808C7" w:rsidRDefault="001808C7" w:rsidP="005E2E0A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2595"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2160" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="2E02B0A5" w14:textId="36461009" w:rsidR="001808C7" w:rsidRPr="001808C7" w:rsidRDefault="001808C7" w:rsidP="005E2E0A">
+        <w:p w14:paraId="2E02B0A5" w14:textId="36461009" w:rsidR="001808C7" w:rsidRPr="005E73EA" w:rsidRDefault="001808C7" w:rsidP="005E2E0A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2595"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="001808C7">
+          <w:r w:rsidRPr="005E73EA">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Revision</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2063" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="494410A2" w14:textId="02D2EB2C" w:rsidR="001808C7" w:rsidRPr="001808C7" w:rsidRDefault="0094218B" w:rsidP="005E2E0A">
+        <w:p w14:paraId="494410A2" w14:textId="70B31F1D" w:rsidR="001808C7" w:rsidRPr="005E73EA" w:rsidRDefault="0094218B" w:rsidP="005E2E0A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="2595"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="005E73EA">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>00</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="001C1DEC" w:rsidRPr="005E73EA">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="156A92A4" w14:textId="20AD5284" w:rsidR="001808C7" w:rsidRDefault="001808C7" w:rsidP="001808C7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2595"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00C028A0">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3488B44C" wp14:editId="41FCE499">
@@ -20173,146 +20407,158 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="302661678">
+  <w:num w:numId="1" w16cid:durableId="1053848221">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="145363428">
+  <w:num w:numId="2" w16cid:durableId="287707925">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="302321345">
+  <w:num w:numId="3" w16cid:durableId="704141678">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1660229441">
+  <w:num w:numId="4" w16cid:durableId="158423907">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="254821484">
+  <w:num w:numId="5" w16cid:durableId="272171533">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="401215585">
+  <w:num w:numId="6" w16cid:durableId="1709140585">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2099864012">
+  <w:num w:numId="7" w16cid:durableId="82263674">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="867985340">
+  <w:num w:numId="8" w16cid:durableId="2064870416">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF5C55"/>
     <w:rsid w:val="000807D9"/>
     <w:rsid w:val="00114B73"/>
     <w:rsid w:val="001808C7"/>
     <w:rsid w:val="00191AB0"/>
+    <w:rsid w:val="001A1D22"/>
+    <w:rsid w:val="001C1DEC"/>
     <w:rsid w:val="001C5CAC"/>
     <w:rsid w:val="00215DA2"/>
     <w:rsid w:val="0022230B"/>
     <w:rsid w:val="00224D10"/>
     <w:rsid w:val="00253746"/>
     <w:rsid w:val="002B3FB7"/>
     <w:rsid w:val="002D74CB"/>
     <w:rsid w:val="003923A8"/>
     <w:rsid w:val="003C4817"/>
     <w:rsid w:val="003D6694"/>
     <w:rsid w:val="00503898"/>
     <w:rsid w:val="00503E98"/>
     <w:rsid w:val="005559B2"/>
     <w:rsid w:val="005A7820"/>
     <w:rsid w:val="005E2E0A"/>
+    <w:rsid w:val="005E73EA"/>
     <w:rsid w:val="00602096"/>
     <w:rsid w:val="0066288A"/>
     <w:rsid w:val="006E6F6E"/>
+    <w:rsid w:val="007168A4"/>
+    <w:rsid w:val="007243F2"/>
+    <w:rsid w:val="00744944"/>
     <w:rsid w:val="00752AF0"/>
     <w:rsid w:val="007E54CE"/>
+    <w:rsid w:val="00840907"/>
     <w:rsid w:val="00844893"/>
     <w:rsid w:val="00852F6F"/>
     <w:rsid w:val="00882076"/>
     <w:rsid w:val="009029B7"/>
     <w:rsid w:val="00926634"/>
+    <w:rsid w:val="00930DE3"/>
     <w:rsid w:val="0094218B"/>
     <w:rsid w:val="00985787"/>
     <w:rsid w:val="009942F0"/>
     <w:rsid w:val="009A6FA3"/>
+    <w:rsid w:val="009E7B95"/>
     <w:rsid w:val="00AD5090"/>
     <w:rsid w:val="00B540BB"/>
     <w:rsid w:val="00BB2B81"/>
     <w:rsid w:val="00C028A0"/>
     <w:rsid w:val="00C054FB"/>
+    <w:rsid w:val="00C703A5"/>
+    <w:rsid w:val="00CB2D61"/>
     <w:rsid w:val="00CC031E"/>
     <w:rsid w:val="00CE531A"/>
     <w:rsid w:val="00CF64B5"/>
     <w:rsid w:val="00D2699B"/>
+    <w:rsid w:val="00DC1F36"/>
     <w:rsid w:val="00E13A55"/>
     <w:rsid w:val="00E15527"/>
     <w:rsid w:val="00E26180"/>
     <w:rsid w:val="00E30E16"/>
     <w:rsid w:val="00E812DC"/>
     <w:rsid w:val="00EF5C55"/>
     <w:rsid w:val="00F368A7"/>
     <w:rsid w:val="00FC78A1"/>
     <w:rsid w:val="00FD0F43"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -21660,70 +21906,70 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>16986</Characters>
+  <Pages>13</Pages>
+  <Words>2981</Words>
+  <Characters>16994</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>141</Lines>
   <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19927</CharactersWithSpaces>
+  <CharactersWithSpaces>19936</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>atta subhan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>